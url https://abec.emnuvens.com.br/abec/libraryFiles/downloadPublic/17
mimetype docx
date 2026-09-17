--- v0 (2026-04-20)
+++ v1 (2026-09-17)
@@ -4,2133 +4,1645 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="1813D73B" w14:textId="6D1669A2" w:rsidR="00A6510F" w:rsidRPr="00A6510F" w:rsidRDefault="00A6510F">
+    <w:p w14:paraId="1813D73B" w14:textId="0999E50A" w:rsidR="00A6510F" w:rsidRPr="00034E60" w:rsidRDefault="00A6510F">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A6510F">
+      <w:r w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Título no idioma do texto</w:t>
       </w:r>
-      <w:r w:rsidR="00F85A71">
+      <w:r w:rsidR="00F85A71" w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A6510F">
+      <w:r w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> fonte Arial, corpo 16</w:t>
+        <w:t xml:space="preserve"> fonte </w:t>
       </w:r>
-      <w:r w:rsidR="00F85A71">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC03A7">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Century</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC03A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC03A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Gothic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>, corpo 16</w:t>
+      </w:r>
+      <w:r w:rsidR="00F85A71" w:rsidRPr="00034E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A6510F">
+      <w:r w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> em negrito: letras minúsculas e apenas a inicial maiúscula, com até 15 palavras</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="225A2C00" w14:textId="6B599845" w:rsidR="00A6510F" w:rsidRPr="006B05A1" w:rsidRDefault="00A6510F" w:rsidP="00A6510F">
+    <w:p w14:paraId="225A2C00" w14:textId="6B599845" w:rsidR="00A6510F" w:rsidRPr="00034E60" w:rsidRDefault="00A6510F" w:rsidP="00A6510F">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B05A1">
+      <w:r w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Autor</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="006B05A1">
+      <w:r w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1,*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="006B05A1">
+      <w:r w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006B05A1">
+      <w:r w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>orcid</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006B05A1">
+      <w:r w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>; Autor</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B05A1">
+      <w:r w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B05A1">
+      <w:r w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006B05A1">
+      <w:r w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>orcid</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006B05A1">
+      <w:r w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>; ...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A197536" w14:textId="77777777" w:rsidR="00A6510F" w:rsidRPr="006B05A1" w:rsidRDefault="00A6510F" w:rsidP="00A6510F">
+    <w:p w14:paraId="1A197536" w14:textId="77777777" w:rsidR="00A6510F" w:rsidRPr="00034E60" w:rsidRDefault="00A6510F" w:rsidP="00A6510F">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31DF28AC" w14:textId="5FBD0F7C" w:rsidR="00A6510F" w:rsidRPr="006B05A1" w:rsidRDefault="00A6510F" w:rsidP="00A6510F">
+    <w:p w14:paraId="31DF28AC" w14:textId="5FBD0F7C" w:rsidR="00A6510F" w:rsidRPr="00034E60" w:rsidRDefault="00A6510F" w:rsidP="00A6510F">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B05A1">
+      <w:r w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Instituição (Informar até 3 instâncias. Ex. Universidade/Faculdade/Departamento), </w:t>
       </w:r>
-      <w:r w:rsidR="00F85A71">
+      <w:r w:rsidR="00F85A71" w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B05A1">
+      <w:r w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>idade (</w:t>
       </w:r>
-      <w:r w:rsidR="00F85A71">
+      <w:r w:rsidR="00F85A71" w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B05A1">
+      <w:r w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>igla do Estado), País</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2468E65A" w14:textId="4ED74CEA" w:rsidR="00A6510F" w:rsidRPr="006B05A1" w:rsidRDefault="00A6510F" w:rsidP="00A6510F">
+    <w:p w14:paraId="2468E65A" w14:textId="4ED74CEA" w:rsidR="00A6510F" w:rsidRPr="00034E60" w:rsidRDefault="00A6510F" w:rsidP="00A6510F">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006B05A1">
+      <w:r w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aaaa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="51E81733" w14:textId="0070F56D" w:rsidR="00A6510F" w:rsidRPr="006B05A1" w:rsidRDefault="00A6510F" w:rsidP="00A6510F">
+    <w:p w14:paraId="51E81733" w14:textId="0070F56D" w:rsidR="00A6510F" w:rsidRPr="00034E60" w:rsidRDefault="00A6510F" w:rsidP="00A6510F">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B05A1">
+      <w:r w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="088419AA" w14:textId="77777777" w:rsidR="00A6510F" w:rsidRPr="006B05A1" w:rsidRDefault="00A6510F" w:rsidP="00A6510F">
+    <w:p w14:paraId="088419AA" w14:textId="77777777" w:rsidR="00A6510F" w:rsidRPr="00034E60" w:rsidRDefault="00A6510F" w:rsidP="00A6510F">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AF85CB5" w14:textId="5FDE0DC1" w:rsidR="00A6510F" w:rsidRPr="006B05A1" w:rsidRDefault="00A6510F" w:rsidP="00A6510F">
+    <w:p w14:paraId="3AF85CB5" w14:textId="5FDE0DC1" w:rsidR="00A6510F" w:rsidRPr="00034E60" w:rsidRDefault="00A6510F" w:rsidP="00A6510F">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B05A1">
+      <w:r w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*Autor correspondente: autor@email.br</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A6510F" w:rsidRPr="006B05A1" w14:paraId="4B8604C6" w14:textId="77777777" w:rsidTr="001F4DC3">
+      <w:tr w:rsidR="00A6510F" w:rsidRPr="00034E60" w14:paraId="34EE0C99" w14:textId="77777777" w:rsidTr="001F4DC3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="62615851" w14:textId="3B59FBDD" w:rsidR="00A6510F" w:rsidRPr="006B05A1" w:rsidRDefault="00A6510F" w:rsidP="00EB3F68">
+          <w:p w14:paraId="03AFEFC8" w14:textId="77777777" w:rsidR="00A6510F" w:rsidRDefault="00A6510F" w:rsidP="00641489">
             <w:pPr>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A462A">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="006B05A1">
+              <w:t>Palavras-chave</w:t>
+            </w:r>
+            <w:r w:rsidR="000A462A" w:rsidRPr="000A462A">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resumo: </w:t>
+              <w:t xml:space="preserve"> (no idioma da submissão)</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B05A1">
+            <w:r w:rsidRPr="000A462A">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:spacing w:val="4"/>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Os resumos (fonte Arial, </w:t>
+              <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="00F85A71">
+            <w:r w:rsidRPr="000A462A">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:spacing w:val="4"/>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">corpo 10, </w:t>
-[...55 lines deleted...]
-              <w:t xml:space="preserve"> e com iniciais minúsculas. </w:t>
+              <w:t xml:space="preserve"> primeira palavra; segunda palavra; terceira palavra. </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...7 lines deleted...]
-          <w:p w14:paraId="6F72089A" w14:textId="77777777" w:rsidR="00A6510F" w:rsidRPr="006B05A1" w:rsidRDefault="00A6510F" w:rsidP="00641489">
+          <w:p w14:paraId="7928FFE6" w14:textId="6D0415FD" w:rsidR="00087983" w:rsidRPr="000A462A" w:rsidRDefault="00087983" w:rsidP="00641489">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A6510F" w:rsidRPr="006B05A1" w14:paraId="34EE0C99" w14:textId="77777777" w:rsidTr="001F4DC3">
+      <w:tr w:rsidR="00087983" w:rsidRPr="00034E60" w14:paraId="7D5D69C7" w14:textId="77777777" w:rsidTr="001E1026">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7928FFE6" w14:textId="77777777" w:rsidR="00A6510F" w:rsidRPr="006B05A1" w:rsidRDefault="00A6510F" w:rsidP="00641489">
+          <w:p w14:paraId="1C297440" w14:textId="77777777" w:rsidR="00087983" w:rsidRPr="00034E60" w:rsidRDefault="00087983" w:rsidP="001E1026">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B05A1">
+            <w:r w:rsidRPr="00034E60">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palavras-chave: primeira palavra; segunda palavra; terceira palavra. </w:t>
+              <w:t xml:space="preserve">Título no segundo idioma: fonte </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Century</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gothic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00034E60">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, corpo 12, em negrito, letras minúsculas e apenas a inicial maiúscula (até 15 palavras)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A6510F" w:rsidRPr="006B05A1" w14:paraId="05505B9B" w14:textId="77777777" w:rsidTr="001F4DC3">
+      <w:tr w:rsidR="00A6510F" w:rsidRPr="00034E60" w14:paraId="05505B9B" w14:textId="77777777" w:rsidTr="001F4DC3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="2B660EBE" w14:textId="77777777" w:rsidR="00A6510F" w:rsidRPr="006B05A1" w:rsidRDefault="00A6510F" w:rsidP="00641489">
+          <w:p w14:paraId="2B660EBE" w14:textId="77777777" w:rsidR="00A6510F" w:rsidRPr="00034E60" w:rsidRDefault="00A6510F" w:rsidP="00641489">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A6510F" w:rsidRPr="006B05A1" w14:paraId="2E95D4BF" w14:textId="77777777" w:rsidTr="001F4DC3">
+      <w:tr w:rsidR="00A6510F" w:rsidRPr="00034E60" w14:paraId="088061EB" w14:textId="77777777" w:rsidTr="001F4DC3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="76D6EED8" w14:textId="30A03E97" w:rsidR="00A6510F" w:rsidRPr="006B05A1" w:rsidRDefault="00A6510F" w:rsidP="00641489">
-[...60 lines deleted...]
-          <w:p w14:paraId="2A51132A" w14:textId="189B5E8B" w:rsidR="00A6510F" w:rsidRPr="006B05A1" w:rsidRDefault="00A6510F" w:rsidP="00641489">
+          <w:p w14:paraId="6BF7B716" w14:textId="44085898" w:rsidR="00A6510F" w:rsidRPr="00034E60" w:rsidRDefault="00A6510F" w:rsidP="00641489">
             <w:pPr>
               <w:pStyle w:val="Abstract"/>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...152 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B05A1">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00034E60">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Keywords</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B05A1">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000A462A">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (segundo idioma)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00034E60">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidRPr="006B05A1">
+            <w:r w:rsidRPr="00034E60">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>primeira palavra; segunda palavra; terceira palavra.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1937B0A5" w14:textId="77777777" w:rsidR="00A6510F" w:rsidRPr="006B05A1" w:rsidRDefault="00A6510F" w:rsidP="00641489">
+          <w:p w14:paraId="1937B0A5" w14:textId="77777777" w:rsidR="00A6510F" w:rsidRPr="00034E60" w:rsidRDefault="00A6510F" w:rsidP="00641489">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A6510F" w:rsidRPr="006B05A1" w14:paraId="2F491A32" w14:textId="77777777" w:rsidTr="001F4DC3">
+      <w:tr w:rsidR="006155DD" w:rsidRPr="00034E60" w14:paraId="0BC9A42E" w14:textId="77777777" w:rsidTr="001E1026">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="12BE72DC" w14:textId="52413602" w:rsidR="00A6510F" w:rsidRPr="006B05A1" w:rsidRDefault="00A6510F" w:rsidP="00641489">
+          <w:p w14:paraId="3B8C2DE6" w14:textId="77777777" w:rsidR="006155DD" w:rsidRPr="00034E60" w:rsidRDefault="006155DD" w:rsidP="001E1026">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B05A1">
+            <w:r w:rsidRPr="00034E60">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Título no terceiro idioma: </w:t>
+              <w:t xml:space="preserve">Título no terceiro idioma: fonte </w:t>
             </w:r>
-            <w:r w:rsidR="00EB3F68">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">fonte Arial, corpo 12, </w:t>
+              <w:t>Century</w:t>
             </w:r>
-            <w:r w:rsidR="00EB3F68" w:rsidRPr="006B05A1">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>em negrito, letras minúsculas e apenas a inicial maiúscula (até 15 palavras)</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gothic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00034E60">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, corpo 12, em negrito, letras minúsculas e apenas a inicial maiúscula (até 15 palavras)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A6510F" w:rsidRPr="006B05A1" w14:paraId="71B720F6" w14:textId="77777777" w:rsidTr="001F4DC3">
+      <w:tr w:rsidR="00087983" w:rsidRPr="00034E60" w14:paraId="7FF10431" w14:textId="77777777" w:rsidTr="001F4DC3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="227EB374" w14:textId="77777777" w:rsidR="00A6510F" w:rsidRPr="006B05A1" w:rsidRDefault="00A6510F" w:rsidP="00641489">
+          <w:p w14:paraId="692307D9" w14:textId="77777777" w:rsidR="00087983" w:rsidRPr="00034E60" w:rsidRDefault="00087983" w:rsidP="00641489">
             <w:pPr>
-              <w:jc w:val="left"/>
+              <w:pStyle w:val="Abstract"/>
+              <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A6510F" w:rsidRPr="006B05A1" w14:paraId="3A90A896" w14:textId="77777777" w:rsidTr="001F4DC3">
+      <w:tr w:rsidR="00A6510F" w:rsidRPr="00034E60" w14:paraId="4E5775E8" w14:textId="77777777" w:rsidTr="001F4DC3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="19786392" w14:textId="1B791C5A" w:rsidR="00A6510F" w:rsidRPr="006B05A1" w:rsidRDefault="00A6510F" w:rsidP="00EB3F68">
-[...120 lines deleted...]
-          <w:p w14:paraId="1574A3DB" w14:textId="2F138CA7" w:rsidR="00A6510F" w:rsidRPr="006B05A1" w:rsidRDefault="00EB3F68" w:rsidP="00641489">
+          <w:p w14:paraId="36BEBCA2" w14:textId="51AC2119" w:rsidR="00A6510F" w:rsidRPr="006155DD" w:rsidRDefault="00EB3F68" w:rsidP="006155DD">
             <w:pPr>
               <w:pStyle w:val="Abstract"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00034E60">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Palabras</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00034E60">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> c</w:t>
             </w:r>
-            <w:r w:rsidR="00A6510F" w:rsidRPr="006B05A1">
+            <w:r w:rsidR="00A6510F" w:rsidRPr="00034E60">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>lave</w:t>
             </w:r>
-            <w:r w:rsidR="00A6510F" w:rsidRPr="006B05A1">
+            <w:r w:rsidR="000A462A">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (terceiro idioma)</w:t>
+            </w:r>
+            <w:r w:rsidR="00A6510F" w:rsidRPr="00034E60">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidR="00A6510F" w:rsidRPr="006B05A1">
+            <w:r w:rsidR="00A6510F" w:rsidRPr="00034E60">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>primeira palavra; segunda palavra; terceira palavra.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36BEBCA2" w14:textId="77777777" w:rsidR="00A6510F" w:rsidRPr="006B05A1" w:rsidRDefault="00A6510F" w:rsidP="00641489">
-[...7 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="07484021" w14:textId="77777777" w:rsidR="00A6510F" w:rsidRPr="006B05A1" w:rsidRDefault="00A6510F">
+    <w:p w14:paraId="07484021" w14:textId="77777777" w:rsidR="00A6510F" w:rsidRPr="00034E60" w:rsidRDefault="00A6510F">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24C3E24D" w14:textId="35F09E87" w:rsidR="00DD53B6" w:rsidRPr="006B05A1" w:rsidRDefault="00462C88" w:rsidP="00DF2047">
-[...2 lines deleted...]
-        <w:ind w:left="284" w:hanging="284"/>
+    <w:p w14:paraId="5EC51573" w14:textId="5FD54C5B" w:rsidR="000A462A" w:rsidRDefault="000A462A" w:rsidP="006155DD">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B05A1">
+      <w:bookmarkStart w:id="0" w:name="_Hlk32503955"/>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 </w:t>
+        <w:t xml:space="preserve">Os textos que serão submetidos para a modalidade de apresentação no formato de Pôster devem ter </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B05A1">
+      <w:r w:rsidR="006155DD">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
         </w:rPr>
-        <w:tab/>
+        <w:t>entre</w:t>
       </w:r>
-      <w:r w:rsidR="006870EB" w:rsidRPr="006B05A1">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...124 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003A520A" w:rsidRPr="006B05A1">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">à </w:t>
+        <w:t xml:space="preserve">3.000 </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B05A1">
+      <w:r w:rsidR="006155DD">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">abordagem da pesquisa, ao tipo de estudo, </w:t>
+        <w:t xml:space="preserve">a 6.000 </w:t>
       </w:r>
-      <w:r w:rsidR="00CD5B41">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
-        <w:t>ao local em que foi desenvolvido</w:t>
+        <w:t xml:space="preserve">caracteres (com espaços), </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B05A1">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, aos sujeitos que colaboraram, ao instrumento de coleta de dados, </w:t>
+        <w:t xml:space="preserve">contando com </w:t>
       </w:r>
-      <w:r w:rsidR="003A520A" w:rsidRPr="006B05A1">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">à </w:t>
+        <w:t>as referências</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B05A1">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
         </w:rPr>
-        <w:t>técnica de análise dos dados e aos aspectos éticos.</w:t>
+        <w:t>. Deve ser escrito com fo</w:t>
       </w:r>
-      <w:r w:rsidR="009147F6" w:rsidRPr="006B05A1">
+      <w:r w:rsidR="006155DD">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nte “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006155DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Century</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006155DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006155DD">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:t>Gothic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006155DD">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
-[...22 lines deleted...]
-        <w:tab/>
+        <w:t>”, tamanho 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Resultados e discussão</w:t>
+        <w:t xml:space="preserve"> e espaçamento 1,5, com texto justificado. O texto não deverá conter tabulação, colunas ou separação de sílabas hifenizadas, deverá ser um texto corrido, não sendo separado em itens. As margens </w:t>
+      </w:r>
+      <w:r w:rsidR="006155DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>superior, inferior e laterais</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> devem </w:t>
+      </w:r>
+      <w:r w:rsidR="006155DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ser de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="006155DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AEEF2DC" w14:textId="77777777" w:rsidR="009C2864" w:rsidRPr="006B05A1" w:rsidRDefault="009C2864" w:rsidP="00A66349">
+    <w:p w14:paraId="021DC988" w14:textId="77777777" w:rsidR="00A6510F" w:rsidRPr="00034E60" w:rsidRDefault="00A6510F" w:rsidP="00A6510F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="028EC30B" w14:textId="77777777" w:rsidR="00617159" w:rsidRPr="006B05A1" w:rsidRDefault="009932B7" w:rsidP="00BC5583">
-[...54 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="1B976756" w14:textId="5CC03B4F" w:rsidR="00A6510F" w:rsidRPr="00034E60" w:rsidRDefault="00A6510F" w:rsidP="00A6510F">
+      <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...105 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Contribuição dos </w:t>
       </w:r>
-      <w:r w:rsidR="00CD5B41">
+      <w:r w:rsidR="00CD5B41" w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B05A1">
+      <w:r w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>utores</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61F99658" w14:textId="77777777" w:rsidR="00A6510F" w:rsidRPr="006B05A1" w:rsidRDefault="00A6510F" w:rsidP="00A6510F">
+    <w:p w14:paraId="61F99658" w14:textId="77777777" w:rsidR="00A6510F" w:rsidRPr="00034E60" w:rsidRDefault="00A6510F" w:rsidP="00A6510F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="193E304D" w14:textId="6BF45629" w:rsidR="00A6510F" w:rsidRPr="006B05A1" w:rsidRDefault="00A6510F" w:rsidP="00A6510F">
+    <w:p w14:paraId="193E304D" w14:textId="6BF45629" w:rsidR="00A6510F" w:rsidRDefault="00A6510F" w:rsidP="00A6510F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B05A1">
+      <w:r w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Adota-se o sistema de especificação </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006B05A1">
+      <w:r w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CRediT</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006B05A1">
+      <w:r w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, que considera 14 diferentes papéis de autoria ou contribuições que podem ser informados: Conceituação, Curadoria de Dados,</w:t>
       </w:r>
-      <w:r w:rsidR="006B05A1" w:rsidRPr="006B05A1">
+      <w:r w:rsidR="006B05A1" w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Metodologia, </w:t>
       </w:r>
-      <w:r w:rsidR="00CD5B41" w:rsidRPr="006B05A1">
+      <w:r w:rsidR="00CD5B41" w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Supervisão, Escrita</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B05A1">
+      <w:r w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Primeira Redação, Escrita – Revisão e Edição</w:t>
       </w:r>
-      <w:r w:rsidR="006B05A1" w:rsidRPr="006B05A1">
+      <w:r w:rsidR="006B05A1" w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F5AB508" w14:textId="77777777" w:rsidR="009147F6" w:rsidRPr="006B05A1" w:rsidRDefault="009147F6" w:rsidP="009147F6">
+    <w:p w14:paraId="38E0AF3E" w14:textId="77777777" w:rsidR="004B2E3F" w:rsidRPr="00034E60" w:rsidRDefault="004B2E3F" w:rsidP="00A6510F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="55DFDF21" w14:textId="1034A13B" w:rsidR="009147F6" w:rsidRPr="006B05A1" w:rsidRDefault="009147F6" w:rsidP="009147F6">
+    <w:p w14:paraId="46F85BDA" w14:textId="77777777" w:rsidR="004B2E3F" w:rsidRDefault="004B2E3F" w:rsidP="004B2E3F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Uso de Inteligência Artificial (IA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E89C0D" w14:textId="77777777" w:rsidR="004B2E3F" w:rsidRDefault="004B2E3F" w:rsidP="004B2E3F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36B7811B" w14:textId="77777777" w:rsidR="004B2E3F" w:rsidRDefault="004B2E3F" w:rsidP="004B2E3F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Os autores são responsáveis por informar, de maneira clara e transparente, qualquer utilização de ferramentas de Inteligência Artificial (IA) na elaboração do manuscrito. Devem ser fornecidos detalhes sobre a ferramenta empregada (nome, versão, modelo, entre outros), bem como uma descrição precisa de sua aplicação e de sua contribuição para o desenvolvimento da pesquisa e da redação do trabalho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5AB508" w14:textId="77777777" w:rsidR="009147F6" w:rsidRPr="00034E60" w:rsidRDefault="009147F6" w:rsidP="009147F6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55DFDF21" w14:textId="1034A13B" w:rsidR="009147F6" w:rsidRPr="00034E60" w:rsidRDefault="009147F6" w:rsidP="009147F6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B05A1">
+      <w:r w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Referências</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E1A18B1" w14:textId="77777777" w:rsidR="009C2864" w:rsidRPr="006B05A1" w:rsidRDefault="009C2864" w:rsidP="009147F6">
+    <w:p w14:paraId="4E1A18B1" w14:textId="77777777" w:rsidR="009C2864" w:rsidRPr="00034E60" w:rsidRDefault="009C2864" w:rsidP="009147F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C429E71" w14:textId="7F2B9D28" w:rsidR="00003207" w:rsidRPr="006B05A1" w:rsidRDefault="00003207" w:rsidP="00FB28F4">
+    <w:p w14:paraId="4C429E71" w14:textId="7F2B9D28" w:rsidR="00003207" w:rsidRPr="00034E60" w:rsidRDefault="00003207" w:rsidP="00FB28F4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk32854958"/>
-      <w:r w:rsidRPr="006B05A1">
+      <w:bookmarkStart w:id="2" w:name="_Hlk32854958"/>
+      <w:r w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>As referências</w:t>
       </w:r>
-      <w:r w:rsidR="00A66349" w:rsidRPr="006B05A1">
+      <w:r w:rsidR="00A66349" w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, apenas as mencionadas no texto,</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B05A1">
+      <w:r w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> devem seguir as normas da ABNT e </w:t>
       </w:r>
-      <w:r w:rsidR="00875F26" w:rsidRPr="006B05A1">
+      <w:r w:rsidR="00875F26" w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>estar inseridas</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B05A1">
+      <w:r w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ao final do texto</w:t>
       </w:r>
-      <w:r w:rsidR="003A520A" w:rsidRPr="006B05A1">
+      <w:r w:rsidR="003A520A" w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B05A1">
+      <w:r w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> em ordem alfabética, com espaç</w:t>
       </w:r>
-      <w:r w:rsidR="00CD5B41">
+      <w:r w:rsidR="00CD5B41" w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>amento</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B05A1">
+      <w:r w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> entre linhas simples, </w:t>
       </w:r>
-      <w:r w:rsidR="003A520A" w:rsidRPr="006B05A1">
+      <w:r w:rsidR="003A520A" w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>separadas entre si por uma linha em branco simples</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B05A1">
+      <w:r w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00AD49D2" w:rsidRPr="006B05A1">
+      <w:r w:rsidR="00AD49D2" w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Não utilizar </w:t>
       </w:r>
-      <w:r w:rsidR="003A520A" w:rsidRPr="006B05A1">
+      <w:r w:rsidR="003A520A" w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sublinhado</w:t>
       </w:r>
-      <w:r w:rsidR="00CD5B41">
+      <w:r w:rsidR="00CD5B41" w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidR="00AD49D2" w:rsidRPr="006B05A1">
+      <w:r w:rsidR="00AD49D2" w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> deve-se repetir o nome do autor</w:t>
       </w:r>
-      <w:r w:rsidR="003A520A" w:rsidRPr="006B05A1">
+      <w:r w:rsidR="003A520A" w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> em cada referência</w:t>
       </w:r>
-      <w:r w:rsidR="00AD49D2" w:rsidRPr="006B05A1">
+      <w:r w:rsidR="00AD49D2" w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00A66349" w:rsidRPr="006B05A1">
+      <w:r w:rsidR="00A66349" w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00875F26" w:rsidRPr="006B05A1">
+      <w:r w:rsidR="00875F26" w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Utilizar </w:t>
       </w:r>
-      <w:r w:rsidR="00FB28F4" w:rsidRPr="006B05A1">
+      <w:r w:rsidR="00FB28F4" w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">negrito para destaque do nome das obras ou revistas científicas e </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="00FB28F4" w:rsidRPr="006B05A1">
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="00FB28F4" w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="00C02BA5" w:rsidRPr="006B05A1">
+      <w:r w:rsidR="00C02BA5" w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ome completo dos autores, sem abreviações</w:t>
       </w:r>
-      <w:r w:rsidR="00FB28F4" w:rsidRPr="006B05A1">
+      <w:r w:rsidR="00FB28F4" w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30B401E5" w14:textId="77777777" w:rsidR="003F068E" w:rsidRPr="006B05A1" w:rsidRDefault="003F068E" w:rsidP="009C2864">
+    <w:p w14:paraId="30B401E5" w14:textId="77777777" w:rsidR="003F068E" w:rsidRPr="00034E60" w:rsidRDefault="003F068E" w:rsidP="009C2864">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DDD9E8F" w14:textId="2FCEB326" w:rsidR="009C2864" w:rsidRDefault="001D09C0" w:rsidP="009C2864">
+    <w:p w14:paraId="6DDD9E8F" w14:textId="2FCEB326" w:rsidR="009C2864" w:rsidRPr="00034E60" w:rsidRDefault="001D09C0" w:rsidP="009C2864">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B05A1">
+      <w:r w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>OBS</w:t>
       </w:r>
-      <w:r w:rsidR="009C2864" w:rsidRPr="006B05A1">
+      <w:r w:rsidR="009C2864" w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ERVAÇÃO</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B05A1">
+      <w:r w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27BB84C9" w14:textId="77777777" w:rsidR="00CD5B41" w:rsidRPr="006B05A1" w:rsidRDefault="00CD5B41" w:rsidP="009C2864">
+    <w:p w14:paraId="27BB84C9" w14:textId="77777777" w:rsidR="00CD5B41" w:rsidRPr="00034E60" w:rsidRDefault="00CD5B41" w:rsidP="009C2864">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63FC1B92" w14:textId="6A18BC52" w:rsidR="001D09C0" w:rsidRPr="00CD5B41" w:rsidRDefault="001D09C0" w:rsidP="009C2864">
+    <w:p w14:paraId="63FC1B92" w14:textId="6A18BC52" w:rsidR="001D09C0" w:rsidRPr="00034E60" w:rsidRDefault="001D09C0" w:rsidP="009C2864">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD5B41">
+      <w:r w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A avaliação é aberta, logo a identificação e </w:t>
       </w:r>
-      <w:r w:rsidR="00A362F1" w:rsidRPr="00CD5B41">
+      <w:r w:rsidR="00A362F1" w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">as </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD5B41">
+      <w:r w:rsidRPr="00034E60">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>credenciais dos autores devem ser preenchidas!</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="001D09C0" w:rsidRPr="00CD5B41" w:rsidSect="000E02E8">
+    <w:sectPr w:rsidR="001D09C0" w:rsidRPr="00034E60" w:rsidSect="000E02E8">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="1134" w:left="1134" w:header="340" w:footer="0" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="566DF765" w14:textId="77777777" w:rsidR="00E66E36" w:rsidRDefault="00E66E36" w:rsidP="0010267A">
+    <w:p w14:paraId="57A199A0" w14:textId="77777777" w:rsidR="00BF3A2C" w:rsidRDefault="00BF3A2C" w:rsidP="0010267A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7093AC02" w14:textId="77777777" w:rsidR="00E66E36" w:rsidRDefault="00E66E36" w:rsidP="0010267A">
+    <w:p w14:paraId="3438C0B1" w14:textId="77777777" w:rsidR="00BF3A2C" w:rsidRDefault="00BF3A2C" w:rsidP="0010267A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200F5FF" w:usb2="0A242021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="020B0504020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Sylfaen">
     <w:panose1 w:val="010A0502050306030303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="04000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Garamond Pro">
     <w:altName w:val="Adobe Garamond Pro"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="WeddingSans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Caslon Pro">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Century Gothic">
+    <w:panose1 w:val="020B0502020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1876770743"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="4AFE84B3" w14:textId="77777777" w:rsidR="00F11274" w:rsidRDefault="00F11274">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:jc w:val="right"/>
         </w:pPr>
       </w:p>
       <w:tbl>
         <w:tblPr>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:top w:w="72" w:type="dxa"/>
             <w:left w:w="115" w:type="dxa"/>
             <w:bottom w:w="72" w:type="dxa"/>
             <w:right w:w="115" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPr>
         <w:tblGrid>
           <w:gridCol w:w="1287"/>
           <w:gridCol w:w="7467"/>
           <w:gridCol w:w="883"/>
         </w:tblGrid>
         <w:tr w:rsidR="00F11274" w14:paraId="538FD490" w14:textId="77777777" w:rsidTr="00F11274">
           <w:tc>
             <w:tcPr>
               <w:tcW w:w="668" w:type="pct"/>
             </w:tcPr>
-            <w:p w14:paraId="203B63E7" w14:textId="77777777" w:rsidR="00F11274" w:rsidRDefault="00F11274" w:rsidP="00F11274">
+            <w:p w14:paraId="203B63E7" w14:textId="77777777" w:rsidR="00F11274" w:rsidRPr="00034E60" w:rsidRDefault="00F11274" w:rsidP="00034E60">
               <w:pPr>
                 <w:jc w:val="left"/>
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:eastAsia="pt-BR"/>
                 </w:rPr>
               </w:pPr>
-              <w:r w:rsidRPr="00927152">
+              <w:r w:rsidRPr="00034E60">
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                   <w:noProof/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="pt-BR"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FDA74B3" wp14:editId="0ABBCF72">
                     <wp:simplePos x="0" y="0"/>
                     <wp:positionH relativeFrom="column">
                       <wp:posOffset>-6350</wp:posOffset>
                     </wp:positionH>
                     <wp:positionV relativeFrom="paragraph">
                       <wp:posOffset>0</wp:posOffset>
                     </wp:positionV>
                     <wp:extent cx="712470" cy="293370"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
                     <wp:wrapNone/>
                     <wp:docPr id="8" name="Imagem 8"/>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
                             <pic:cNvPr id="1" name=""/>
@@ -2147,275 +1659,282 @@
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="712470" cy="293370"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:anchor>
                 </w:drawing>
               </w:r>
             </w:p>
           </w:tc>
           <w:tc>
             <w:tcPr>
               <w:tcW w:w="3874" w:type="pct"/>
             </w:tcPr>
-            <w:p w14:paraId="217452A9" w14:textId="77777777" w:rsidR="00F11274" w:rsidRPr="00F56299" w:rsidRDefault="00F11274" w:rsidP="00F11274">
+            <w:p w14:paraId="217452A9" w14:textId="77777777" w:rsidR="00F11274" w:rsidRPr="00034E60" w:rsidRDefault="00F11274" w:rsidP="00034E60">
               <w:pPr>
                 <w:pStyle w:val="Rodap"/>
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
               </w:pPr>
-              <w:r w:rsidRPr="00F56299">
+              <w:r w:rsidRPr="00034E60">
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:t>Associação Brasileira de Editores Científicos</w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve"> (ABEC Brasil)</w:t>
+                <w:t>Associação Brasileira de Editores Científicos (ABEC Brasil)</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="0693EAA6" w14:textId="77777777" w:rsidR="00F11274" w:rsidRDefault="00F11274" w:rsidP="00F11274">
+            <w:p w14:paraId="0693EAA6" w14:textId="77777777" w:rsidR="00F11274" w:rsidRPr="00034E60" w:rsidRDefault="00F11274" w:rsidP="00034E60">
               <w:pPr>
                 <w:jc w:val="left"/>
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:eastAsia="pt-BR"/>
                 </w:rPr>
               </w:pPr>
-              <w:r w:rsidRPr="00F56299">
+              <w:r w:rsidRPr="00034E60">
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:eastAsia="pt-BR"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DOI: </w:t>
               </w:r>
               <w:hyperlink r:id="rId2" w:history="1">
-                <w:r w:rsidRPr="00890BAD">
+                <w:r w:rsidRPr="00034E60">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
-                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Arial"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:eastAsia="pt-BR"/>
                   </w:rPr>
                   <w:t>https://doi.org/</w:t>
                 </w:r>
               </w:hyperlink>
             </w:p>
-            <w:p w14:paraId="739DA031" w14:textId="77777777" w:rsidR="00F11274" w:rsidRDefault="00F11274" w:rsidP="00F11274">
+            <w:p w14:paraId="0117795B" w14:textId="64A8F122" w:rsidR="00F11274" w:rsidRPr="00034E60" w:rsidRDefault="00F11274" w:rsidP="00034E60">
               <w:pPr>
                 <w:jc w:val="left"/>
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:eastAsia="pt-BR"/>
                 </w:rPr>
               </w:pPr>
-              <w:r>
+              <w:r w:rsidRPr="00034E60">
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:eastAsia="pt-BR"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esta obra está sob licença </w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
-              <w:r>
+              <w:r w:rsidRPr="00034E60">
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:eastAsia="pt-BR"/>
                 </w:rPr>
                 <w:t>Creative</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
-              <w:r>
+              <w:r w:rsidRPr="00034E60">
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:eastAsia="pt-BR"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> Commons Atribuição 4.0 Internacional</w:t>
+                <w:t xml:space="preserve"> </w:t>
               </w:r>
-            </w:p>
-[...2 lines deleted...]
-                <w:jc w:val="left"/>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00034E60">
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
                   <w:lang w:eastAsia="pt-BR"/>
                 </w:rPr>
-              </w:pPr>
+                <w:t>Commons</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00034E60">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:eastAsia="pt-BR"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Atribuição 4.0 Internacional</w:t>
+              </w:r>
             </w:p>
           </w:tc>
           <w:tc>
             <w:tcPr>
               <w:tcW w:w="458" w:type="pct"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:vAlign w:val="center"/>
             </w:tcPr>
-            <w:p w14:paraId="59B944E0" w14:textId="4E582641" w:rsidR="00F11274" w:rsidRPr="00315A39" w:rsidRDefault="00F11274" w:rsidP="00F11274">
+            <w:p w14:paraId="59B944E0" w14:textId="4E582641" w:rsidR="00F11274" w:rsidRPr="00034E60" w:rsidRDefault="00F11274" w:rsidP="00F11274">
               <w:pPr>
                 <w:pStyle w:val="Rodap"/>
                 <w:jc w:val="right"/>
                 <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   <w:b/>
                   <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 </w:rPr>
               </w:pPr>
-              <w:r w:rsidRPr="00315A39">
+              <w:r w:rsidRPr="00034E60">
                 <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   <w:b/>
                   <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="begin"/>
               </w:r>
-              <w:r w:rsidRPr="00315A39">
+              <w:r w:rsidRPr="00034E60">
                 <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   <w:b/>
                   <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 </w:rPr>
                 <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
               </w:r>
-              <w:r w:rsidRPr="00315A39">
+              <w:r w:rsidRPr="00034E60">
                 <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   <w:b/>
                   <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
-              <w:r w:rsidR="0035462C">
+              <w:r w:rsidR="004B2E3F">
                 <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   <w:b/>
                   <w:noProof/>
                   <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 </w:rPr>
                 <w:t>2</w:t>
               </w:r>
-              <w:r w:rsidRPr="00315A39">
+              <w:r w:rsidRPr="00034E60">
                 <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   <w:b/>
                   <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
             </w:p>
             <w:p w14:paraId="7C974DC7" w14:textId="24194F65" w:rsidR="00F11274" w:rsidRDefault="00F11274" w:rsidP="00F11274">
               <w:pPr>
                 <w:pStyle w:val="Cabealho"/>
                 <w:jc w:val="center"/>
                 <w:rPr>
                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:tc>
         </w:tr>
       </w:tbl>
-      <w:p w14:paraId="43A467C1" w14:textId="546330A1" w:rsidR="00F11274" w:rsidRDefault="00000000">
+      <w:p w14:paraId="43A467C1" w14:textId="546330A1" w:rsidR="00F11274" w:rsidRDefault="00BF3A2C">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:jc w:val="right"/>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7DC3F0BA" w14:textId="77777777" w:rsidR="00BC5583" w:rsidRDefault="00BC5583" w:rsidP="00243133">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56456971" w14:textId="77777777" w:rsidR="00E66E36" w:rsidRDefault="00E66E36" w:rsidP="0010267A">
+    <w:p w14:paraId="58957767" w14:textId="77777777" w:rsidR="00BF3A2C" w:rsidRDefault="00BF3A2C" w:rsidP="0010267A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35B772D7" w14:textId="77777777" w:rsidR="00E66E36" w:rsidRDefault="00E66E36" w:rsidP="0010267A">
+    <w:p w14:paraId="57C759DF" w14:textId="77777777" w:rsidR="00BF3A2C" w:rsidRDefault="00BF3A2C" w:rsidP="0010267A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="05EA9430" w14:textId="52C8BFCE" w:rsidR="00F56299" w:rsidRDefault="00F56299" w:rsidP="00A6510F">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="6186"/>
         <w:tab w:val="right" w:pos="9523"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00CB1977"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B0E84FA8"/>
     <w:lvl w:ilvl="0" w:tplc="EDBE1D80">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4986,202 +4505,203 @@
     <w:lvl w:ilvl="7" w:tplc="08160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="198050774">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1373307988">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1187645888">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1752309831">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="519317149">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1702243054">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1575624311">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1987514274">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="656806662">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1974479592">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="557476270">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1657568194">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1536235220">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="80106995">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1103382439">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="112752950">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="126358742">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1347637586">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1177380600">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1939288861">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1750731226">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1033117331">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="97872865">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="636570152">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1353335511">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-CL" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00592AEC"/>
     <w:rsid w:val="00000B04"/>
     <w:rsid w:val="00000FEA"/>
     <w:rsid w:val="000016D8"/>
     <w:rsid w:val="00002C37"/>
     <w:rsid w:val="00002F45"/>
     <w:rsid w:val="00003207"/>
     <w:rsid w:val="000043FE"/>
     <w:rsid w:val="00006B9F"/>
     <w:rsid w:val="00007516"/>
     <w:rsid w:val="00007C8B"/>
     <w:rsid w:val="00013AB4"/>
     <w:rsid w:val="00013E19"/>
     <w:rsid w:val="000145F5"/>
     <w:rsid w:val="0001470F"/>
     <w:rsid w:val="0001483C"/>
     <w:rsid w:val="00014F49"/>
     <w:rsid w:val="00015775"/>
     <w:rsid w:val="00015CA6"/>
     <w:rsid w:val="00015E4B"/>
     <w:rsid w:val="00016839"/>
     <w:rsid w:val="00016943"/>
     <w:rsid w:val="00017BBC"/>
     <w:rsid w:val="00020435"/>
     <w:rsid w:val="000221EB"/>
     <w:rsid w:val="00022661"/>
     <w:rsid w:val="000235E7"/>
     <w:rsid w:val="00023D74"/>
     <w:rsid w:val="00027942"/>
     <w:rsid w:val="00030488"/>
     <w:rsid w:val="00032BCD"/>
     <w:rsid w:val="00033298"/>
     <w:rsid w:val="00034B6F"/>
+    <w:rsid w:val="00034E60"/>
     <w:rsid w:val="00037422"/>
     <w:rsid w:val="00040AA1"/>
     <w:rsid w:val="000412C2"/>
     <w:rsid w:val="00041F50"/>
     <w:rsid w:val="00042CD6"/>
     <w:rsid w:val="000434AE"/>
     <w:rsid w:val="000440FD"/>
     <w:rsid w:val="00044B47"/>
     <w:rsid w:val="000450C5"/>
     <w:rsid w:val="000465F5"/>
     <w:rsid w:val="0004758C"/>
     <w:rsid w:val="00047868"/>
     <w:rsid w:val="0005154F"/>
     <w:rsid w:val="00051693"/>
     <w:rsid w:val="000522C6"/>
     <w:rsid w:val="00052979"/>
     <w:rsid w:val="00053806"/>
     <w:rsid w:val="00053BDC"/>
     <w:rsid w:val="00054E58"/>
     <w:rsid w:val="000552A3"/>
     <w:rsid w:val="00055791"/>
     <w:rsid w:val="000557E8"/>
     <w:rsid w:val="0005631B"/>
     <w:rsid w:val="000568A9"/>
     <w:rsid w:val="00056C65"/>
@@ -5207,77 +4727,79 @@
     <w:rsid w:val="000708BB"/>
     <w:rsid w:val="00070B0C"/>
     <w:rsid w:val="00070DAE"/>
     <w:rsid w:val="000712B9"/>
     <w:rsid w:val="0007161F"/>
     <w:rsid w:val="00072746"/>
     <w:rsid w:val="00073D2A"/>
     <w:rsid w:val="00073D3D"/>
     <w:rsid w:val="00074866"/>
     <w:rsid w:val="000750DC"/>
     <w:rsid w:val="00075930"/>
     <w:rsid w:val="00075D90"/>
     <w:rsid w:val="000778E8"/>
     <w:rsid w:val="00077F2D"/>
     <w:rsid w:val="00080DB6"/>
     <w:rsid w:val="00081DA7"/>
     <w:rsid w:val="0008318D"/>
     <w:rsid w:val="00083972"/>
     <w:rsid w:val="0008479C"/>
     <w:rsid w:val="00085D2E"/>
     <w:rsid w:val="0008609F"/>
     <w:rsid w:val="0008743B"/>
     <w:rsid w:val="000875F5"/>
     <w:rsid w:val="000876D0"/>
     <w:rsid w:val="0008781B"/>
+    <w:rsid w:val="00087983"/>
     <w:rsid w:val="00087EDB"/>
     <w:rsid w:val="000905BE"/>
     <w:rsid w:val="00090A63"/>
     <w:rsid w:val="00090CDC"/>
     <w:rsid w:val="00091276"/>
     <w:rsid w:val="00091769"/>
     <w:rsid w:val="000921E7"/>
     <w:rsid w:val="0009257C"/>
     <w:rsid w:val="00093FAB"/>
     <w:rsid w:val="0009404A"/>
     <w:rsid w:val="000940B7"/>
     <w:rsid w:val="000942FB"/>
     <w:rsid w:val="00094E76"/>
     <w:rsid w:val="000959D7"/>
     <w:rsid w:val="00096554"/>
     <w:rsid w:val="00096DF8"/>
     <w:rsid w:val="00097C0B"/>
     <w:rsid w:val="000A026A"/>
     <w:rsid w:val="000A0A6E"/>
     <w:rsid w:val="000A0B87"/>
     <w:rsid w:val="000A1236"/>
     <w:rsid w:val="000A1A3D"/>
     <w:rsid w:val="000A2CB0"/>
     <w:rsid w:val="000A303A"/>
     <w:rsid w:val="000A375D"/>
     <w:rsid w:val="000A3D5E"/>
     <w:rsid w:val="000A4143"/>
+    <w:rsid w:val="000A462A"/>
     <w:rsid w:val="000A50A6"/>
     <w:rsid w:val="000A5A05"/>
     <w:rsid w:val="000A6442"/>
     <w:rsid w:val="000A6D01"/>
     <w:rsid w:val="000A7548"/>
     <w:rsid w:val="000A7632"/>
     <w:rsid w:val="000B1864"/>
     <w:rsid w:val="000B203B"/>
     <w:rsid w:val="000B2E23"/>
     <w:rsid w:val="000B3185"/>
     <w:rsid w:val="000B4896"/>
     <w:rsid w:val="000B5249"/>
     <w:rsid w:val="000B5285"/>
     <w:rsid w:val="000B62C9"/>
     <w:rsid w:val="000B6EC8"/>
     <w:rsid w:val="000B7EE9"/>
     <w:rsid w:val="000C0137"/>
     <w:rsid w:val="000C04A3"/>
     <w:rsid w:val="000C08F2"/>
     <w:rsid w:val="000C0D18"/>
     <w:rsid w:val="000C10AC"/>
     <w:rsid w:val="000C10CF"/>
     <w:rsid w:val="000C22CC"/>
     <w:rsid w:val="000C24A6"/>
     <w:rsid w:val="000C267A"/>
@@ -5958,50 +5480,51 @@
     <w:rsid w:val="004865A1"/>
     <w:rsid w:val="00486775"/>
     <w:rsid w:val="00486DF1"/>
     <w:rsid w:val="00487101"/>
     <w:rsid w:val="00487370"/>
     <w:rsid w:val="004922C6"/>
     <w:rsid w:val="00492C2C"/>
     <w:rsid w:val="00492F42"/>
     <w:rsid w:val="0049325B"/>
     <w:rsid w:val="00493667"/>
     <w:rsid w:val="00493FBD"/>
     <w:rsid w:val="00494383"/>
     <w:rsid w:val="00494E10"/>
     <w:rsid w:val="00495161"/>
     <w:rsid w:val="00495BEE"/>
     <w:rsid w:val="00497363"/>
     <w:rsid w:val="004A0006"/>
     <w:rsid w:val="004A1DD3"/>
     <w:rsid w:val="004A266C"/>
     <w:rsid w:val="004A3142"/>
     <w:rsid w:val="004A46C1"/>
     <w:rsid w:val="004A4D77"/>
     <w:rsid w:val="004A5735"/>
     <w:rsid w:val="004B1954"/>
     <w:rsid w:val="004B2936"/>
+    <w:rsid w:val="004B2E3F"/>
     <w:rsid w:val="004B32FF"/>
     <w:rsid w:val="004B3BC7"/>
     <w:rsid w:val="004B4A55"/>
     <w:rsid w:val="004B592C"/>
     <w:rsid w:val="004B76D2"/>
     <w:rsid w:val="004B7E3B"/>
     <w:rsid w:val="004B7F1C"/>
     <w:rsid w:val="004C192E"/>
     <w:rsid w:val="004C2143"/>
     <w:rsid w:val="004C49E8"/>
     <w:rsid w:val="004C5A1C"/>
     <w:rsid w:val="004C7966"/>
     <w:rsid w:val="004D10C0"/>
     <w:rsid w:val="004D15EF"/>
     <w:rsid w:val="004D21AE"/>
     <w:rsid w:val="004D235C"/>
     <w:rsid w:val="004D37DD"/>
     <w:rsid w:val="004D3C17"/>
     <w:rsid w:val="004D473D"/>
     <w:rsid w:val="004D59DA"/>
     <w:rsid w:val="004D6027"/>
     <w:rsid w:val="004D79D9"/>
     <w:rsid w:val="004E0685"/>
     <w:rsid w:val="004E11C8"/>
     <w:rsid w:val="004E1A01"/>
@@ -6113,50 +5636,51 @@
     <w:rsid w:val="00582AC7"/>
     <w:rsid w:val="00583A2A"/>
     <w:rsid w:val="00584061"/>
     <w:rsid w:val="0058429D"/>
     <w:rsid w:val="005842DB"/>
     <w:rsid w:val="005847F4"/>
     <w:rsid w:val="00585CF8"/>
     <w:rsid w:val="00586DF1"/>
     <w:rsid w:val="00587254"/>
     <w:rsid w:val="00587B4A"/>
     <w:rsid w:val="00587BCB"/>
     <w:rsid w:val="00587C8F"/>
     <w:rsid w:val="00590980"/>
     <w:rsid w:val="005910E0"/>
     <w:rsid w:val="00591EA7"/>
     <w:rsid w:val="0059229A"/>
     <w:rsid w:val="00592AEC"/>
     <w:rsid w:val="00592F09"/>
     <w:rsid w:val="00593210"/>
     <w:rsid w:val="005932AF"/>
     <w:rsid w:val="00593800"/>
     <w:rsid w:val="00594E94"/>
     <w:rsid w:val="005959DB"/>
     <w:rsid w:val="00595E57"/>
     <w:rsid w:val="00595F12"/>
+    <w:rsid w:val="0059601E"/>
     <w:rsid w:val="00596247"/>
     <w:rsid w:val="00596B6E"/>
     <w:rsid w:val="005973E8"/>
     <w:rsid w:val="00597AEA"/>
     <w:rsid w:val="00597DA9"/>
     <w:rsid w:val="005A04E7"/>
     <w:rsid w:val="005A2505"/>
     <w:rsid w:val="005A3C57"/>
     <w:rsid w:val="005A3C89"/>
     <w:rsid w:val="005A3FFC"/>
     <w:rsid w:val="005A4BD5"/>
     <w:rsid w:val="005A648C"/>
     <w:rsid w:val="005A6A9B"/>
     <w:rsid w:val="005A6EC5"/>
     <w:rsid w:val="005A7F85"/>
     <w:rsid w:val="005B0EF9"/>
     <w:rsid w:val="005B11EF"/>
     <w:rsid w:val="005B222E"/>
     <w:rsid w:val="005B24CA"/>
     <w:rsid w:val="005B4003"/>
     <w:rsid w:val="005B4B2D"/>
     <w:rsid w:val="005B4DEA"/>
     <w:rsid w:val="005B5282"/>
     <w:rsid w:val="005B56D7"/>
     <w:rsid w:val="005B6B13"/>
@@ -6203,103 +5727,106 @@
     <w:rsid w:val="005F6E3F"/>
     <w:rsid w:val="005F700B"/>
     <w:rsid w:val="005F71B2"/>
     <w:rsid w:val="00600C05"/>
     <w:rsid w:val="00600E71"/>
     <w:rsid w:val="006035F7"/>
     <w:rsid w:val="00603D06"/>
     <w:rsid w:val="00603F17"/>
     <w:rsid w:val="00604043"/>
     <w:rsid w:val="00604A2C"/>
     <w:rsid w:val="00605EC8"/>
     <w:rsid w:val="00606BE7"/>
     <w:rsid w:val="0061098E"/>
     <w:rsid w:val="00610B0C"/>
     <w:rsid w:val="00610FDB"/>
     <w:rsid w:val="0061114F"/>
     <w:rsid w:val="00612B09"/>
     <w:rsid w:val="00613071"/>
     <w:rsid w:val="0061317F"/>
     <w:rsid w:val="006134D4"/>
     <w:rsid w:val="0061419C"/>
     <w:rsid w:val="006149A7"/>
     <w:rsid w:val="00614CA7"/>
     <w:rsid w:val="00614DA5"/>
     <w:rsid w:val="00615552"/>
+    <w:rsid w:val="006155DD"/>
     <w:rsid w:val="00615818"/>
     <w:rsid w:val="0061594A"/>
     <w:rsid w:val="00615954"/>
     <w:rsid w:val="00617159"/>
     <w:rsid w:val="00617D70"/>
     <w:rsid w:val="00620C7E"/>
     <w:rsid w:val="00620D92"/>
     <w:rsid w:val="00621853"/>
     <w:rsid w:val="00621CD2"/>
     <w:rsid w:val="006226AA"/>
     <w:rsid w:val="00622815"/>
     <w:rsid w:val="00622AD9"/>
     <w:rsid w:val="006254B5"/>
     <w:rsid w:val="00625638"/>
     <w:rsid w:val="00625F9C"/>
     <w:rsid w:val="00626E6D"/>
     <w:rsid w:val="00626F3D"/>
     <w:rsid w:val="00627544"/>
     <w:rsid w:val="0062779D"/>
     <w:rsid w:val="00631F82"/>
     <w:rsid w:val="00632213"/>
     <w:rsid w:val="00632530"/>
     <w:rsid w:val="00637617"/>
     <w:rsid w:val="00637A13"/>
     <w:rsid w:val="00640C0F"/>
     <w:rsid w:val="00640F2D"/>
+    <w:rsid w:val="00641201"/>
     <w:rsid w:val="00641576"/>
     <w:rsid w:val="00642700"/>
     <w:rsid w:val="00642F36"/>
     <w:rsid w:val="006430B8"/>
     <w:rsid w:val="006445D7"/>
     <w:rsid w:val="00645DC1"/>
     <w:rsid w:val="0064616A"/>
     <w:rsid w:val="0065053E"/>
     <w:rsid w:val="00650B42"/>
     <w:rsid w:val="00651975"/>
     <w:rsid w:val="00653852"/>
     <w:rsid w:val="00653D00"/>
     <w:rsid w:val="00654264"/>
     <w:rsid w:val="00654485"/>
     <w:rsid w:val="00655249"/>
     <w:rsid w:val="006552CF"/>
     <w:rsid w:val="00657022"/>
     <w:rsid w:val="0066047B"/>
     <w:rsid w:val="006606B1"/>
     <w:rsid w:val="00660EAD"/>
     <w:rsid w:val="00661501"/>
     <w:rsid w:val="00662133"/>
     <w:rsid w:val="00662625"/>
     <w:rsid w:val="006626EF"/>
     <w:rsid w:val="006639B2"/>
     <w:rsid w:val="0066744F"/>
     <w:rsid w:val="00671350"/>
+    <w:rsid w:val="00671AA0"/>
     <w:rsid w:val="00672138"/>
     <w:rsid w:val="00672915"/>
     <w:rsid w:val="006737F2"/>
     <w:rsid w:val="006738D4"/>
     <w:rsid w:val="006740F2"/>
     <w:rsid w:val="00674D09"/>
     <w:rsid w:val="00675577"/>
     <w:rsid w:val="00675894"/>
     <w:rsid w:val="006766CC"/>
     <w:rsid w:val="00676955"/>
     <w:rsid w:val="00676DB1"/>
     <w:rsid w:val="00676E0F"/>
     <w:rsid w:val="00677821"/>
     <w:rsid w:val="00677F8F"/>
     <w:rsid w:val="0068042E"/>
     <w:rsid w:val="00680A69"/>
     <w:rsid w:val="00681914"/>
     <w:rsid w:val="00681BB8"/>
     <w:rsid w:val="00683748"/>
     <w:rsid w:val="00684545"/>
     <w:rsid w:val="0068546F"/>
     <w:rsid w:val="0068556D"/>
     <w:rsid w:val="00686336"/>
     <w:rsid w:val="006868E1"/>
     <w:rsid w:val="006870EB"/>
@@ -7027,50 +6554,51 @@
     <w:rsid w:val="00A824B6"/>
     <w:rsid w:val="00A82B65"/>
     <w:rsid w:val="00A83919"/>
     <w:rsid w:val="00A8456C"/>
     <w:rsid w:val="00A8487F"/>
     <w:rsid w:val="00A8519F"/>
     <w:rsid w:val="00A868FF"/>
     <w:rsid w:val="00A879FB"/>
     <w:rsid w:val="00A9001E"/>
     <w:rsid w:val="00A90557"/>
     <w:rsid w:val="00A909BC"/>
     <w:rsid w:val="00A91752"/>
     <w:rsid w:val="00A92298"/>
     <w:rsid w:val="00A92D70"/>
     <w:rsid w:val="00A92DD1"/>
     <w:rsid w:val="00A93E6C"/>
     <w:rsid w:val="00A958C2"/>
     <w:rsid w:val="00A95B7F"/>
     <w:rsid w:val="00A95F57"/>
     <w:rsid w:val="00A97299"/>
     <w:rsid w:val="00A97B6B"/>
     <w:rsid w:val="00AA0080"/>
     <w:rsid w:val="00AA0346"/>
     <w:rsid w:val="00AA0B9B"/>
     <w:rsid w:val="00AA0FF7"/>
+    <w:rsid w:val="00AA13BE"/>
     <w:rsid w:val="00AA1868"/>
     <w:rsid w:val="00AA1F40"/>
     <w:rsid w:val="00AA1F4A"/>
     <w:rsid w:val="00AA20E2"/>
     <w:rsid w:val="00AA24E1"/>
     <w:rsid w:val="00AA3828"/>
     <w:rsid w:val="00AA3F1C"/>
     <w:rsid w:val="00AA4C01"/>
     <w:rsid w:val="00AA4EE3"/>
     <w:rsid w:val="00AA524C"/>
     <w:rsid w:val="00AA5952"/>
     <w:rsid w:val="00AA64BC"/>
     <w:rsid w:val="00AA6C00"/>
     <w:rsid w:val="00AA7884"/>
     <w:rsid w:val="00AB0B8B"/>
     <w:rsid w:val="00AB0FD3"/>
     <w:rsid w:val="00AB29D0"/>
     <w:rsid w:val="00AB4CEA"/>
     <w:rsid w:val="00AB5620"/>
     <w:rsid w:val="00AB67BA"/>
     <w:rsid w:val="00AB680C"/>
     <w:rsid w:val="00AB77D9"/>
     <w:rsid w:val="00AB7A01"/>
     <w:rsid w:val="00AB7D6F"/>
     <w:rsid w:val="00AC0214"/>
@@ -7273,50 +6801,51 @@
     <w:rsid w:val="00BC7D56"/>
     <w:rsid w:val="00BD02B6"/>
     <w:rsid w:val="00BD0CA9"/>
     <w:rsid w:val="00BD0E81"/>
     <w:rsid w:val="00BD163C"/>
     <w:rsid w:val="00BD189E"/>
     <w:rsid w:val="00BD1E45"/>
     <w:rsid w:val="00BD1FD8"/>
     <w:rsid w:val="00BD22A2"/>
     <w:rsid w:val="00BD3E62"/>
     <w:rsid w:val="00BD6F04"/>
     <w:rsid w:val="00BE270C"/>
     <w:rsid w:val="00BE2B07"/>
     <w:rsid w:val="00BE3897"/>
     <w:rsid w:val="00BE4862"/>
     <w:rsid w:val="00BE4864"/>
     <w:rsid w:val="00BE52EC"/>
     <w:rsid w:val="00BE5BD1"/>
     <w:rsid w:val="00BE7D60"/>
     <w:rsid w:val="00BE7F71"/>
     <w:rsid w:val="00BF0D8E"/>
     <w:rsid w:val="00BF18A7"/>
     <w:rsid w:val="00BF1D4B"/>
     <w:rsid w:val="00BF273B"/>
     <w:rsid w:val="00BF2C60"/>
+    <w:rsid w:val="00BF3A2C"/>
     <w:rsid w:val="00BF464B"/>
     <w:rsid w:val="00BF4A98"/>
     <w:rsid w:val="00BF6C24"/>
     <w:rsid w:val="00BF6E04"/>
     <w:rsid w:val="00BF6FDA"/>
     <w:rsid w:val="00BF75BD"/>
     <w:rsid w:val="00BF7CD2"/>
     <w:rsid w:val="00C00384"/>
     <w:rsid w:val="00C007C3"/>
     <w:rsid w:val="00C02BA5"/>
     <w:rsid w:val="00C03AE3"/>
     <w:rsid w:val="00C03DAD"/>
     <w:rsid w:val="00C04753"/>
     <w:rsid w:val="00C04E88"/>
     <w:rsid w:val="00C060C8"/>
     <w:rsid w:val="00C061E1"/>
     <w:rsid w:val="00C062DD"/>
     <w:rsid w:val="00C06753"/>
     <w:rsid w:val="00C06B57"/>
     <w:rsid w:val="00C07137"/>
     <w:rsid w:val="00C07AE8"/>
     <w:rsid w:val="00C11E3C"/>
     <w:rsid w:val="00C12508"/>
     <w:rsid w:val="00C161A5"/>
     <w:rsid w:val="00C16306"/>
@@ -7621,50 +7150,51 @@
     <w:rsid w:val="00D94FE7"/>
     <w:rsid w:val="00D96A14"/>
     <w:rsid w:val="00D9711F"/>
     <w:rsid w:val="00D97648"/>
     <w:rsid w:val="00D97905"/>
     <w:rsid w:val="00DA03FD"/>
     <w:rsid w:val="00DA208D"/>
     <w:rsid w:val="00DA25EC"/>
     <w:rsid w:val="00DA3061"/>
     <w:rsid w:val="00DA4FBE"/>
     <w:rsid w:val="00DA553B"/>
     <w:rsid w:val="00DA5672"/>
     <w:rsid w:val="00DA59C4"/>
     <w:rsid w:val="00DA5EE6"/>
     <w:rsid w:val="00DA78A7"/>
     <w:rsid w:val="00DB068B"/>
     <w:rsid w:val="00DB1F8A"/>
     <w:rsid w:val="00DB39DB"/>
     <w:rsid w:val="00DB3CF0"/>
     <w:rsid w:val="00DB4F53"/>
     <w:rsid w:val="00DB5ACC"/>
     <w:rsid w:val="00DB5E9E"/>
     <w:rsid w:val="00DB638E"/>
     <w:rsid w:val="00DB73C2"/>
     <w:rsid w:val="00DB742C"/>
+    <w:rsid w:val="00DC03A7"/>
     <w:rsid w:val="00DC04BE"/>
     <w:rsid w:val="00DC0A55"/>
     <w:rsid w:val="00DC1E5F"/>
     <w:rsid w:val="00DC1F1A"/>
     <w:rsid w:val="00DC2AF1"/>
     <w:rsid w:val="00DC3D5C"/>
     <w:rsid w:val="00DC3EA2"/>
     <w:rsid w:val="00DC408C"/>
     <w:rsid w:val="00DC4AAE"/>
     <w:rsid w:val="00DC5294"/>
     <w:rsid w:val="00DC6AF1"/>
     <w:rsid w:val="00DC6B61"/>
     <w:rsid w:val="00DC73F5"/>
     <w:rsid w:val="00DC7B1E"/>
     <w:rsid w:val="00DC7C11"/>
     <w:rsid w:val="00DC7EFC"/>
     <w:rsid w:val="00DD0199"/>
     <w:rsid w:val="00DD115F"/>
     <w:rsid w:val="00DD2CC0"/>
     <w:rsid w:val="00DD2F1D"/>
     <w:rsid w:val="00DD31E8"/>
     <w:rsid w:val="00DD3370"/>
     <w:rsid w:val="00DD34CF"/>
     <w:rsid w:val="00DD40FD"/>
     <w:rsid w:val="00DD53B6"/>
@@ -8078,79 +7608,79 @@
     <w:rsid w:val="00FF0044"/>
     <w:rsid w:val="00FF233C"/>
     <w:rsid w:val="00FF34E9"/>
     <w:rsid w:val="00FF3A36"/>
     <w:rsid w:val="00FF678A"/>
     <w:rsid w:val="00FF71A3"/>
     <w:rsid w:val="00FF7C69"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="157D40AB"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8478,55 +8008,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EE7B08"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Tópico"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00262F7F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
@@ -11959,51 +11484,51 @@
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelacomgrade1">
     <w:name w:val="Tabela com grade1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:next w:val="Tabelacomgrade"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="000A7548"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="363483045">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="478035981">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12041,50 +11566,63 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="535197869">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="637031191">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="681863401">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="718090915">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -12198,50 +11736,63 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1708944852">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1793210987">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1895236516">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2048291807">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -12545,76 +12096,76 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81BD46B3-A5BB-46B4-B47E-F7C3B159B126}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8406AD02-89DE-4074-8C9B-F3856B1569B8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>512</Words>
-  <Characters>2766</Characters>
+  <Words>407</Words>
+  <Characters>2203</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3272</CharactersWithSpaces>
+  <CharactersWithSpaces>2605</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>